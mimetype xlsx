--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10432865</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/v14122795</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Structural Identifiability of a Humidity-Driven Epidemiological Model of Influenza Transmission</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Chunyang; Zhang, Xiao; Bai, Yuan; Lau, Eric H.; Pei, Sen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Viruses</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2795</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1999-4915</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Influenza epidemics cause considerable morbidity and mortality every year worldwide. Climate-driven epidemiological models are mainstream tools to understand seasonal transmission dynamics and predict future trends of influenza activity, especially in temperate regions. Testing the structural identifiability of these models is a fundamental prerequisite for the model to be applied in practice, by assessing whether the unknown model parameters can be uniquely determined from epidemic data. In this study, we applied a scaling method to analyse the structural identifiability of four types of commonly used humidity-driven epidemiological models. Specifically, we investigated whether the key epidemiological parameters (i.e., infectious period, the average duration of immunity, the average latency period, and the maximum and minimum daily basic reproductive number) can be uniquely determined simultaneously when prevalence data is observable. We found that each model is identifiable when the prevalence of infection is observable. The structural identifiability of these models will lay the foundation for testing practical identifiability in the future using synthetic prevalence data when considering observation noise. In practice, epidemiological models should be examined with caution before using them to estimate model parameters from epidemic data.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2229605</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>