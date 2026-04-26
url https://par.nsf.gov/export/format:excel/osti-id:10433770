--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10433770</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Symmetry Teleportation for Accelerated Optimization</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bo Zhao; Nima Dehmamy; Robin Walters; Rose Yu</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Advances in neural information processing systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1049-5258</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Existing gradient-based optimization methods update parameters locally, in a direction that minimizes the loss function. We study a different approach, symmetry teleportation, that allows parameters to travel a large distance on the loss level set, in order to improve the convergence speed in subsequent steps. Teleportation exploits symmetries in the loss landscape of optimization problems. We derive loss-invariant group actions for test functions in optimization and multi-layer neural networks, and prove a necessary condition for teleportation to improve convergence rate. We also show that our algorithm is closely related to second order methods. Experimentally, we show that teleportation improves the convergence speed of gradient descent and AdaGrad for several optimization problems including test functions, multi-layer regressions, and MNIST classification.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2134178</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>