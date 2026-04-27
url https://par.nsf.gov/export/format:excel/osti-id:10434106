--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10434106</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.7554/eLife.79111</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Balancing selection on genomic deletion polymorphisms in humans</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Aqil, Alber; Speidel, Leo; Pavlidis, Pavlos; Gokcumen, Omer</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-10T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>eLife</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2050-084X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The persistence of versions of genes that cause severe disease in human populations has long perplexed scientists. It is common for many versions of a gene to exist. But scientists expect that over time natural selection will eliminate versions of genes harmful to human health.            Sometimes, there are good reasons that a disease-causing gene may persist. For example, having two copies of a particular gene variant causes a condition, called sickle cell disease. But having one sickle cell-causing copy of the gene and one non-disease-causing copy protects against malaria. As a result, the version of the gene that causes sickle cell is more common in people from areas where malaria is prevalent despite the risks to people who end up with two copies. Scientists call this phenomenon balancing selection because trade-offs in the gene’s benefits and risks cause it to persist in the population.            Aqil et al. show that balancing selection has likely caused many ancient gene variants to persist in human populations. In the experiments, Aqil et al. scoured the genomes of hundreds of modern humans from around the world and four groups of ancient human ancestors, including Neanderthals and Denisovans. The experiments looked for structural changes in genes, like deletions, that date back to more than 700,000 years ago – before modern humans split from their ancestors. They found large numbers of such ancient genes in modern humans.            Using computer modeling, Aqil et al. showed that these ancient genes likely persist because of balancing selection. Many of these ancient genes regulate the immune response and metabolism. These genes may protect against infectious diseases outbreaks and starvation, which have occurred periodically throughout human history. But these same genes may cause immune or metabolic diseases in modern humans not currently facing these threats. The experiments show how such biological trade-offs have shaped human evolution and reveal that modern human populations, regardless of race or region of origin, share the same genetic variation that already our ancestors carried within them.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2123284</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>