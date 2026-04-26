--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10434465</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3580488</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Personalized Prompt Learning for Explainable Recommendation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, Lei; Zhang, Yongfeng; Chen, Li</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Information Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 26</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1046-8188</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Providing user-understandable explanations to justify recommendations could help users better understand the recommended items, increase the system’s ease of use, and gain users’ trust. A typical approach to realize it is natural language generation. However, previous works mostly adopt recurrent neural networks to meet the ends, leaving the potentially more effective pre-trained Transformer models under-explored. In fact, user and item IDs, as important identifiers in recommender systems, are inherently in different semantic space as words that pre-trained models were already trained on. Thus, how to effectively fuse IDs into such models becomes a critical issue. Inspired by recent advancement in prompt learning, we come up with two solutions: find alternative words to represent IDs (called discrete prompt learning) and directly input ID vectors to a pre-trained model (termed continuous prompt learning). In the latter case, ID vectors are randomly initialized but the model is trained in advance on large corpora, so they are actually in different learning stages. To bridge the gap, we further propose two training strategies: sequential tuning and recommendation as regularization. Extensive experiments show that our continuous prompt learning approach equipped with the training strategies consistently outperforms strong baselines on three datasets of explainable recommendation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2046457; 2007907; 1910154</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>