--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10434481</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/JHEP09(2022)193</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Electroweak flavour unification</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Davighi, Joe; Tooby-Smith, Joseph</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of High Energy Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1029-8479</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A              bstract                                      We propose that the electroweak and flavour quantum numbers of the Standard Model (SM) could be unified at high energies in an SU(4)              ×              Sp(6)                              L                            ×              Sp(6)                              R                            anomaly-free gauge model. All the SM fermions are packaged into two fundamental fields, Ψ                              L                            ∼ (              4              ,              6              ,              1              ) and Ψ                              R                            ∼ (              4              ,              1              ,              6              ), thereby explaining the origin of three families of fermions. The SM Higgs, being electroweakly charged, necessarily becomes charged also under flavour when embedded in the UV model. It is therefore natural for its vacuum expectation value to couple only to the third family. The other components of the UV Higgs fields are presumed heavy. Extra scalars are needed to break this symmetry down to the SM, which can proceed via ‘flavour-deconstructed’ gauge groups; for instance, we propose a pattern Sp(6)                              L                            →                                                $$ {\prod}_{i=1}^3\mathrm{SU}{(2)}_{L,i}\to \mathrm{SU}{(2)}_L $$                                                            ∏                                              i                        =                        1                                            3                                        SU                                                                  2                                                                    L                        ,                        i                                                              →                    SU                                                                  2                                            L                                                                                  for the left-handed factor. When the heavy Higgs components are integrated out, realistic quark Yukawa couplings with in-built hierarchies are naturally generated without any further ingredients, if we assume the various symmetry breaking scalars condense at different scales. The CKM matrix that we compute is not a generic unitary matrix, but it can precisely fit the observed values.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2014071</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>