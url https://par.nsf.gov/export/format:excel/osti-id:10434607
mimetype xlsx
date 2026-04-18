--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10434607</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3580305.3599408</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Learning for Counterfactual Fairness from Observational Data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ma, Jing; Guo, Ruocheng; Zhang, Aidong; Li, Jundong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-04T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>9798400701030</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Fairness-aware machine learning has attracted a surge of attention in many domains, such as online advertising, personalized recommendation, and social media analysis in web applications. Fairness-aware machine learning aims to eliminate biases of learning models against certain subgroups described by certain protected (sensitive) attributes such as race, gender, and age. Among many existing fairness notions, counterfactual fairness is a popular notion defined from a causal perspective. It measures the fairness of a predictor by comparing the prediction of each individual in the original world and that in the counterfactual worlds in which the value of the sensitive attribute is modified. A prerequisite for existing methods to achieve counterfactual fairness is the prior human knowledge of the causal model for the data. However, in real-world scenarios, the underlying causal model is often unknown, and acquiring such human knowledge could be very difficult. In these scenarios, it is risky to directly trust the causal models obtained from information sources with unknown reliability and even causal discovery methods, as incorrect causal models can consequently bring biases to the predictor and lead to unfair predictions. In this work, we address the problem of counterfactually fair prediction from observational data without given causal models by proposing a novel framework CLAIRE. Specifically, under certain general assumptions, CLAIRE effectively mitigates the biases from the sensitive attribute with a representation learning framework based on counterfactual data augmentation and an invariant penalty. Experiments conducted on both synthetic and real-world datasets validate the superiority of CLAIRE in both counterfactual fairness and prediction performance.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2223769; 2228534; 2154962; 2144209; 2006844</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Long Beach CA USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>