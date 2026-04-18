--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10434757</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D3CC01014G</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>An ambient pressure, direct hydrogenation of ketones</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Long; Lu, Zhiyao; Rander, Andrew R.; Williams, Travis J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Chemical Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>8107 to 8110</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1359-7345</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We report two bifunctional (pyridyl)carbene-iridium(              i              ) complexes that catalyze ketone and aldehyde hydrogenation at ambient pressure. Aryl, heteroaryl, and alkyl groups are demonstrated, and mechanistic studies reveal an unusual polarization effect in which the rate is dependant of proton, rather than hydride, transfer. This method introduces a convenient, waste-free alternative to traditional borohydride and aluminum hydride reagents.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1856395; 2018740</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>