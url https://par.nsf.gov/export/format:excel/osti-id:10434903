--- v0 (2026-01-21)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10434903</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/IROS47612.2022.9982259</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>PM-FSM: Policies Modulating Finite State Machine for Robust Quadrupedal Locomotion</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu, Ren; Sontakke, Nitish; Ha, Sehoon</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PM-FSM: Policies Modulating Finite State Machine for Robust Quadrupedal Locomotion</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4063 to 4069</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Deep reinforcement learning (deep RL) has emerged as an effective tool for developing controllers for legged robots. However, vanilla deep RL often requires a tremendous amount of training samples and is not feasible for achieving robust behaviors. Instead, researchers have investigated a novel policy architecture by incorporating human experts' knowledge, such as Policies Modulating Trajectory Generators (PMTG). This architecture builds a recurrent control loop by combining a parametric trajectory generator (TG) and a feedback policy network to achieve more robust behaviors. In this work, we propose Policies Modulating Finite State Machine (PM-FSM) by replacing TGs with contact-aware finite state machines (FSM), which offers more flexible control of each leg. This invention offers an explicit notion of contact events to the policy to negotiate unexpected perturbations. We demonstrated that the proposed architecture could achieve more robust behaviors in various scenarios, such as challenging terrains or external perturbations, on both simulated and real robots.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2024768</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>