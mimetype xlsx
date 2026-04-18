--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10435001</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/frsip.2023.1106465</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Degradation learning and Skip-Transformer for blind face restoration</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cheikh Sidiya, Ahmed; Xu, Xuan; Xu, Ning; Li, Xin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-02T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Signal Processing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2673-8198</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Blindrestoration of low-quality faces in the real world has advanced rapidly in recent years. The rich and diverse priors encapsulated by pre-trained face GAN have demonstrated their effectiveness in reconstructing high-quality faces from low-quality observations in the real world. However, the modeling of degradation in real-world face images remains poorly understood, affecting the property of              generalization              of existing methods. Inspired by the success of pre-trained models and transformers in recent years, we propose to solve the problem of blind restoration by jointly exploiting their power for degradation and prior learning, respectively. On the one hand, we train a two-generator architecture for degradation learning to transfer the style of low-quality real-world faces to the high-resolution output of pre-trained StyleGAN. On the other hand, we present a hybrid architecture, called Skip-Transformer (ST), which combines transformer encoder modules with a pre-trained StyleGAN-based decoder using skip layers. Such a hybrid design is innovative in that it represents the first attempt to jointly exploit the global attention mechanism of the transformer and pre-trained StyleGAN-based generative facial priors. We have compared our DL-ST model with the latest three benchmarks for blind image restoration (DFDNet, PSFRGAN, and GFP-GAN). Our experimental results have shown that this work outperforms all other competing methods, both subjectively and objectively (as measured by the Fréchet Inception Distance and NIQE metrics).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2114644</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>