--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10435660</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ITherm55368.2023.10177633</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Guidelines and Experimental Hydraulic performance Evaluation for Single-Phase CDUs Under Steady and Transient Events</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Heydari, A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-20T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>22nd IEEE ITHERM Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>472</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>About 40% of the energy utilized in data centers is used for cooling systems, and this percentage has increased significantly in recent years. Data center server racks receive indirect cooling from computer room air conditioning units (CRACs) or computer room air handler units (CRAHs), and chilled air is sent to the racks through a raised floor plenum to cool the server room. This approach is inefficient because the server room has excessive cooling while the IT equipment has inadequate cooling. The data center industry has begun to use thermally and energy-efficient single-phase liquid cooling solutions as a result of the tremendous increase in IT power density and energy usage. One of the most popular liquid cooling systems will be examined in the current study, which is based on numerous circumstances. Under various secondary coolant conditions, the hydro-thermal performance of different liquid-to-air and liquid-to-liquid coolant distribution units (CDUs) will be assessed experimentally using multi-racks loaded with different numbers of thermal testing vehicles (TTVs), and the system response to any change in the flow will be examined by disconnecting and reconnecting the TTVs cooling loops in the multi-racks through different sequences of transient events. Moreover, a set of rules and guidelines will be established to commission these units.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2209776</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>