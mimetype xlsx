--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10435670</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/2634-4386/acc6e8</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Magnetic skyrmions and domain walls for logical and neuromorphic computing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hu, Xuan; Cui, Can; Liu, Samuel; Garcia-Sanchez, Felipe; Brigner, Wesley H; Walker, Benjamin W; Edwards, Alexander J; Xiao, T Patrick; Bennett, Christopher H; Hassan, Naimul; Frank, Michael P; Anne C Incorvia, Jean; Friedman, Joseph S</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Neuromorphic Computing and Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>022003</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2634-4386</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Topological solitons are exciting candidates for the physical implementation of next-generation computing systems. As these solitons are nanoscale and can be controlled with minimal energy consumption, they are ideal to fulfill emerging needs for computing in the era of big data processing and storage. Magnetic domain walls (DWs) and magnetic skyrmions are two types of topological solitons that are particularly exciting for next-generation computing systems in light of their non-volatility, scalability, rich physical interactions, and ability to exhibit non-linear behaviors. Here we summarize the development of computing systems based on magnetic topological solitons, highlighting logical and neuromorphic computing with magnetic DWs and skyrmions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2146439; 1910800; 1940788</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>