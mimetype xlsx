--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10435748</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-023-38567-6</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Genomics of cold adaptations in the Antarctic notothenioid fish radiation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bista, Iliana; Wood, Jonathan M.; Desvignes, Thomas; McCarthy, Shane A.; Matschiner, Michael; Ning, Zemin; Tracey, Alan; Torrance, James; Sims, Ying; Chow, William; Smith, Michelle; Oliver, Karen; Haggerty, Leanne; Salzburger, Walter; Postlethwait, John H.; Howe, Kerstin; Clark, Melody S.; William Detrich, H.; Christina Cheng, C.-H.; Miska, Eric A.; Durbin, Richard</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Numerous novel adaptations characterise the radiation of notothenioids, the dominant fish group in the freezing seas of the Southern Ocean. To improve understanding of the evolution of this iconic fish group, here we generate and analyse new genome assemblies for 24 species covering all major subgroups of the radiation, including five long-read assemblies. We present a new estimate for the onset of the radiation at 10.7 million years ago, based on a time-calibrated phylogeny derived from genome-wide sequence data. We identify a two-fold variation in genome size, driven by expansion of multiple transposable element families, and use the long-read data to reconstruct two evolutionarily important, highly repetitive gene family loci. First, we present the most complete reconstruction to date of the antifreeze glycoprotein gene family, whose emergence enabled survival in sub-zero temperatures, showing the expansion of the antifreeze gene locus from the ancestral to the derived state. Second, we trace the loss of haemoglobin genes in icefishes, the only vertebrates lacking functional haemoglobins, through complete reconstruction of the two haemoglobin gene clusters across notothenioid families. Both the haemoglobin and antifreeze genomic loci are characterised by multiple transposon expansions that may have driven the evolutionary history of these genes.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1955368; 2232891</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>