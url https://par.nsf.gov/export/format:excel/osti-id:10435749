--- v0 (2026-01-17)
+++ v1 (2026-04-17)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10435749</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1080/10400419.2023.2232673</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Analogy and the Generation of Ideas</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Holyoak, Keith J.; Ichien, Nicholas; Lu, Hongjing</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Creativity Research Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 12</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1040-0419</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Creativity is typically defined as the generation of novel and useful ideas or artifacts. This generative capacity is crucial to everyday problem solving, technological innovation, scientific discovery, and the arts. A central concern of cognitive scientists is to understand the processes that underlie human creative thinking. We review evidence that one process contributing to human creativity is the ability to generate novel representations of unfamiliar situations by completing a partially-specified relation or an analogy. In particular, cognitive tasks that trigger generation of relational similarities between dissimilar situations—distant analogies—foster a kind of creative mindset. We discuss possible computational mechanisms that might enable relation-driven generation, and hence may contribute to human creativity, and conclude with suggested directions for future research.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2022369</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>