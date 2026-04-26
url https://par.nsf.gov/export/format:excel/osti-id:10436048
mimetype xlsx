--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10436048</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/2041-8213/ac913a</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The X-Ray Polarization View of Mrk 421 in an Average Flux State as Observed by the Imaging X-Ray Polarimetry Explorer</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Di Gesu, Laura; Donnarumma, Immacolata; Tavecchio, Fabrizio; Agudo, Iván; Barnounin, Thibault; Cibrario, Nicolò; Di Lalla, Niccolò; Di Marco, Alessandro; Escudero, Juan; Errando, Manel; Jorstad, Svetlana G.; Kim, Dawoon E.; Kouch, Pouya M.; Liodakis, Ioannis; Lindfors, Elina; Madejski, Grzegorz; Marshall, Herman L.; Marscher, Alan P.; Middei, Riccardo; Muleri, Fabio; Myserlis, Ioannis; Negro, Michela; Omodei, Nicola; Pacciani, Luigi; Paggi, Alessandro; Perri, Matteo; Puccetti, Simonetta; Antonelli, Lucio A.; Bachetti, Matteo; Baldini, Luca; Baumgartner, Wayne H.; Bellazzini, Ronaldo; Bianchi, Stefano; Bongiorno, Stephen D.; Bonino, Raffaella; Brez, Alessandro; Bucciantini, Niccolò; Capitanio, Fiamma; Castellano, Simone; Cavazzuti, Elisabetta; Ciprini, Stefano; Costa, Enrico; De Rosa, Alessandra; Del Monte, Ettore; Doroshenko, Victor; Dovčiak, Michal; Ehlert, Steven R.; Enoto, Teruaki; Evangelista, Yuri; Fabiani, Sergio; Ferrazzoli, Riccardo; Garcia, Javier A.; Gunji, Shuichi; Hayashida, Kiyoshi; Heyl, Jeremy; Iwakiri, Wataru; Karas, Vladimir; Kitaguchi, Takao; Kolodziejczak, Jeffery J.; Krawczynski, Henric; La Monaca, Fabio; Latronico, Luca; Maldera, Simone; Manfreda, Alberto; Marin, Frédéric; Marinucci, Andrea; Massaro, Francesco; Matt, Giorgio; Mitsuishi, Ikuyuki; Mizuno, Tsunefumi; Ng, C.-Y.; O’Dell, Stephen L.; Oppedisano, Chiara; Papitto, Alessandro; Pavlov, George G.; Peirson, Abel L.; Pesce-Rollins, Melissa; Petrucci, Pierre-Olivier; Pilia, Maura; Possenti, Andrea; Poutanen, Juri; Ramsey, Brian D.; Rankin, John; Ratheesh, Ajay; Romani, Roger W.; Sgrò, Carmelo; Slane, Patrick; Soffitta, Paolo; Spandre, Gloria; Tamagawa, Toru; Taverna, Roberto; Tawara, Yuzuru; Tennant, Allyn F.; Thomas, Nicolas E.; Tombesi, Francesco; Trois, Alessio; Tsygankov, Sergey; Turolla, Roberto; Vink, Jacco; Weisskopf, Martin C.; Wu, Kinwah; Xie, Fei; Zane, Silvia</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>938</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>L7</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-8205</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Particle acceleration mechanisms in supermassive black hole jets, such as shock acceleration, magnetic reconnection, and turbulence, are expected to have observable signatures in the multiwavelength polarization properties of blazars. The recent launch of the Imaging X-Ray Polarimetry Explorer (IXPE) enables us, for the first time, to use polarization in the X-ray band (2–8 keV) to probe the properties of the jet synchrotron emission in high-synchrotron-peaked BL Lac objects (HSPs). We report the discovery of X-ray linear polarization (degree Π              x              = 15% ± 2% and electric vector position angle              ψ              x              = 35° ± 4°) from the jet of the HSP Mrk 421 in an average X-ray flux state. At the same time, the degree of polarization at optical, infrared, and millimeter wavelengths was found to be lower by at least a factor of 3. During the IXPE pointing, the X-ray flux of the source increased by a factor of 2.2, while the polarization behavior was consistent with no variability. The higher level of Π              x              compared to longer wavelengths, and the absence of significant polarization variability, suggest a shock is the most likely X-ray emission site in the jet of Mrk 421 during the observation. The multiwavelength polarization properties are consistent with an energy-stratified electron population, where the particles emitting at longer wavelengths are located farther from the acceleration site, where they experience a more disordered magnetic field.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2108622</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>