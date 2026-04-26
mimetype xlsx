--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10436293</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3897/zookeys.1163.95696</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Description of the male of Erromyrma Bolton &amp;amp; Fisher, 2016 (Hymenoptera, Formicidae)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ramamonjisoa, Manoa M.; Rasoamanana, Nicole; Fisher, Brian L.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ZooKeys</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1163</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>61 to 77</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1313-2989</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The male of the myrmicine genus              Erromyrma              is described for the first time on the basis of two specimens of              Erromyrma latinodis              (Mayr, 1872) collected in northern Madagascar. We used COI barcoding to confirm the identification of the male specimens as conspecific with              Erromyrma latinodis              . We provide an illustrated male-based key to the four Myrmicinae tribes (Attini, Crematogastrini, Solenopsidini, Stenammini) and to the Solenopsidini genera (              Adelomyrmex              ,              Erromyrma              ,              Solenopsis              ,              Syllophopsis              and              Monomorium              ) for the Malagasy region.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1655076; 1932467</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>