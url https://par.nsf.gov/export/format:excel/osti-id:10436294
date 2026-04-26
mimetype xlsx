--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10436294</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s13127-023-00610-1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Exploring the diversity of the Malagasy Ponera (Hymenoptera: Formicidae) fauna via integrative taxonomy</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Csősz, Sándor; Loss, Ana C.; Fisher, Brian L.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Organisms Diversity &amp; Evolution</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1439-6092</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          The genus              Ponera              includes over 60 extant species worldwide. These tiny, endogeic predator ants are predominantly distributed in the Indomalaya and Australasia regions, with a few additional Holarctic species. Herein, we explore and describe the diversity of the Malagasy              Ponera              fauna through an integrative taxonomic approach. We obtained our morphological species hypotheses from multivariate analyses of ten continuous morphometric characters. Species boundaries and reliability of morphological clusters were tested via confirmatory Linear Discriminant Analysis (LDA), cross-validation (LOOCV), and analyses of a mitochondrial COI gene fragment. According to the combined application of the analyses, altogether, three species are inferred in the Malagasy region,              Ponera petila              Wilson (1957),              P. swezeyi              Wheeler (1933), and              P. adumbrans              Csősz &amp; Fisher sp. n.              Ponera petila              and              P. swezeyi              belong to the Indo-Australian              Ponera tenuis              group; the third species,              P. adumbrans              sp. n., is morphologically similar to the Papua New Guinean              P. clavicornis              Emery (1900). Furthermore, Linear Discriminant Analysis classified the type specimens of              P. bableti              Perrault (1993), along with a              P. petila              cluster with posterior              p               = 1. Therefore, we propose the new junior synonymy of              P. bableti              with              P. petila              . Madagascar’s extant biodiversity is predominantly explained by colonization events from the African continent across the Mozambique channel via rafting. However, since no native              Ponera              species are known from the Afrotropical continent, and the closest congeners have an almost exclusively Indo-Australian distribution, the likelihood of an Indo-Australian origin of the Malagasy              Ponera              fauna is implied.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1655076; 0072713; 0842395</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>