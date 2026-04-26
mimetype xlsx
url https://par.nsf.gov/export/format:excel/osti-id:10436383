--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10436383</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1187/cbe.22-05-0098</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Access to Online Formative Assessments in Lower-Division Undergraduate Biology Courses: Investigating Barriers to Student Engagement</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Upchurch, Allison M.; Kirkwood-Watts, Dana L.; Brazeal, Kathleen R.; Wheeler, Lorey A.; Couch, Brian A.; Johnson, Gabrielle B.; Spier, Sarah K.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Coffman, Clark</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>CBE—Life Sciences Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1931-7913</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Instructors use a variety of online formative assessment (FA) activities to support learning outside class. Previous studies have revealed barriers for students in online courses, but little is known about the barriers students experience when completing online FA assignments. Understanding these barriers to access is critical to fostering more inclusive learning for all students. Using a framework from previous work in online learning, we examined student perceptions of online FA access with respect to five barrier categories: technical resources, instructor organization, social interactions, personal engagement, and learning environment. We developed and administered a survey to more than 1200 undergraduate biology students at 2-year and 4-year institutions. Students responded to statements using Likert scales and open-ended prompts. Statistical models indicated differences in access across the barrier categories and revealed that demographic characteristics were associated with certain barrier categories. Furthermore, technical resources, instructor organization, and personal engagement barriers were associated with lower course performance. In open-ended responses, students most frequently suggested that changes to scheduling logistics, course delivery, and FA format would improve their online FA experience. We discuss how these findings and student suggestions can inform instruction, particularly how instructors can alter their FA characteristics to better suit their student populations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2044243; 2043875</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>