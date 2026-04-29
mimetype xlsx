--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10436689</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/gchron-4-641-2022</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Cosmogenic &lt;sup&gt;3&lt;/sup&gt; He paleothermometry on post-LGM glacial bedrock within the central European Alps</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gribenski, Natacha; Tremblay, Marissa M.; Valla, Pierre G.; Balco, Greg; Guralnik, Benny; Shuster, David L.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geochronology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>641 to 663</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2628-3719</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. Diffusion properties of cosmogenic 3He in quartz at Earth surface temperatures offer the potential to directly reconstruct the evolution of pastin situ temperatures from formerly glaciated areas, which is important information for improving our understanding of glacier–climateinteractions. In this study, we apply cosmogenic 3He paleothermometry to rock surfaces gradually exposed from the Last Glacial Maximum(LGM) to the Holocene period along two deglaciation profiles in the European Alps (Mont Blanc and Aar massifs). Laboratory experiments conducted onone representative sample per site indicate significant differences in 3He diffusion kinetics between the two sites, with quasi-linearArrhenius behavior observed in quartz from the Mont Blanc site and complex Arrhenius behavior observed in quartz from the Aar site, which weinterpret to indicate the presence of multiple diffusion domains (MDD). Assuming the same diffusion kinetics apply to all quartz samples along eachprofile, forward model simulations indicate that the cosmogenic 3He abundance in all the investigated samples should be at equilibrium withpresent-day temperature conditions. However, measured cosmogenic 3He concentrations in samples exposed since before the Holocene indicate anapparent 3He thermal signal significantly colder than today. This observed 3He thermal signal cannot be explained with a realisticpost-LGM mean annual temperature evolution in the European Alps at the study sites. One hypothesis is that the diffusion kinetics and MDD modelapplied may not provide sufficiently accurate, quantitative paleo-temperature estimates in these samples; thus, while a pre-Holocene 3Hethermal signal is indeed preserved in the quartz, the helium diffusivity would be lower at Alpine surface temperatures than our diffusion modelspredict. Alternatively, if the modeled helium diffusion kinetics is accurate, the observed 3He abundances may reflect a complexgeomorphic and/or paleoclimatic evolution, with much more recent ground temperature changes associated with the degradation of alpine permafrost.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1935945</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>