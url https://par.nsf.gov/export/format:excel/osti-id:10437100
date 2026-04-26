--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10437100</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/1748-0221/17/10/P10019</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>ATHENA detector proposal — a totally hermetic electron nucleus apparatus proposed for IP6 at the Electron-Ion Collider</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Adam, J.; Adamczyk, L.; Agrawal, N.; Aidala, C.; Akers, W.; Alekseev, M.; Allen, M.M.; Ameli, F.; Angerami, A.; Antonioli, P.; Apadula, N.J.; Aprahamian, A.; Armstrong, W.; Arratia, M.; Arrington, J.R.; Asaturyan, A.; Aschenauer, E.C.; Augsten, K.; Aune, S.; Bailey, K.; Baldanza, C.; Bansal, M.; Barbosa, F.; Barion, L.; Barish, K.; Battaglieri, M.; Bazilevsky, A.; Behera, N.K.; Berdnikov, V.; Bernauer, J.; Berriaud, C.; Bhasin, A.; Bhattacharya, D.S.; Bielcik, J.; Bielcikova, J.; Bissolotti, C.; Boeglin, W.; Bondì, M.; Borri, M.; Bossù, F.; Bouyjou, F.; Brandenburg, J.D.; Bressan, A.; Brooks, M.; Bültmann, S.L.; Byer, D.; Caines, H.; Calderon de la Barca Sanchez, M.; Calvelli, V.; Camsonne, A.; Cappelli, L.; Capua, M.; Castro, M.; Cavazza, D.; Cebra, D.; Celentano, A.; Chakaberia, I.; Chan, B.; Chang, W.; Chartier, M.; Chatterjee, C.; Chen, D.; Chen, J.; Chen, K.; Chen, Z.; Chetri, H.; Chiarusi, T.; Chiosso, M.; Chu, X.; Chwastowski, J.J.; Cicala, G.; Cisbani, E.; Cline, E.; Cloët, I.; Colella, D.; Contalbrigo, M.; Contin, G.; Corliss, R.; Corrales-Morales, Y.; Crafts, J.; Crawford, C.; Cruz-Torres, R.; D'Ago, D.; D'Angelo, A.; D'Hose, N.; Dainton, J.; Dalla Torre, S.; Dasgupta, S.S.; Dash, S.; Dashyan, N.; Datta, J.; Daugherity, M.; De Vita, R.; Deconinck, W.; Defurne, M.; Dehmelt, K.; Del Dotto, A.; Delcarro, F.; Dellacasa, G.; Demiroglu, Z.S.; Deptuch, G.W.; Desai, V.; Deshpande, A.; Devereaux, K.; Dhillon, R.; Di Salvo, R.; Dilks, C.; Dixit, D.; Dobbs, S.; Dong, X.; Drachenberg, J.; Drees, A.; Dupré, R.; Durham, M.; Dzhygadlo, R.; El Fassi, L.; Elia, D.; Epple, E.; Esha, R.; Evdokimov, O.; Eyser, O.; Falchieri, D.; Fan, W.; Fantini, A.; Fatemi, R.; Fazio, S.; Fegan, S.; Filippi, A.; Fox, H.; Francisco, A.; Freeze, A.; Furletov, S.; Furletova, Y.; Gal, C.; Gardner, S.; Garg, P.; Gaskell, D.; Gates, K.; Gericke, M.T.W.; Geurts, F.; Ghosh, C.; Giacalone, M.; Giacomini, F.; Gilchrist, S.; Glazier, D.; Gnanvo, K.; Gonella, L.; Greiner, L.C.; Guerrini, N.; Guo, L.; Gupta, A.; Gupta, R.; Guryn, W.; He, X.; Hemmick, T.; Heppelmann, S.; Higinbotham, D.; Hoballah, M.; Hoghmrtsyan, A.; Hohlmann, M.; Horn, T.; Hornidge, D.; Huang, H.Z.; Hyde, C.E.; Iapozzuto, P.; Idzik, M.; Jacak, B.V.; Jadhav, M.; Jain, S.; Jena, C.; Jentsch, A.; Ji, Y.; Ji, Z.; Jia, J.; Jones, P.G.; Jones, R.W.I.; Joosten, S.; Joshi, S.; Kabir, L.; Kalicy, G.; Karyan, G.; Kashyap, V.K.S.; Kawall, D.; Ke, H.; Kelsey, M.; Kim, J.; Kiryluk, J.; Kiselev, A.; Klein, S.R.; Klest, H.; Kochar, V.; Korsch, W.; Kosarzewski, L.; Kotzinian, A.; Krizek, F.; Kumar, A.; Kumar, K.S.; Kumar, L.; Kumar, R.; Kumar, S.; Kunnath, A.; Kushawaha, N.; Lacey, R.; Lai, Y.S.; Lalwani, K.; Landgraf, J.; Lanza, L.; Lattuada, D.; Lavinsky, M.; Lee, J.H.; Lee, S.H.; Lemmon, R.; Lestone, A.; Lewis, N.; Li, H.; Li, S.; Li, W.; Li, W.; Li, X.; Li, X.; Liang, X.; Ligonzo, T.; Lin, T.; Liu, J.; Liu, K.; Liu, M.; Livingston, K.; Liyanage, N.; Ljubicic, T.; Long, O.; Lukow, N.; Ma, Y.; Mammei, J.; Mammoliti, F.; Mamo, K.; Mandjavidze, I.; Maple, S.; Marchand, D.; Margotti, A.; Markert, C.; Markowitz, P.; Marshall, T.; Martin, A.; Marukyan, H.; Mastroserio, A.; Mathew, S.; Mayilyan, S.; Mayri, C.; McEneaney, M.; Mei, Y.; Meng, L.; Méot, F.; Metcalfe, J.; Meziani, Z.-E.; Mihir, P.; Milton, R.; Mirabella, A.; Mirazita, M.; Mkrtchyan, A.; Mkrtchyan, H.; Mohanty, B.; Mondal, M.; Morreale, A.; Movsisyan, A.; Muenstermann, D.; Mukherjee, A.; Munoz Camacho, C.; Murray, M.J.; Mustafa, H.; Myška, M.; Nachman, B.P.; Nagai, K.; Naik, R.; Naim, J.P.; Nam, J.; Nandi, B.; Nappi, E.; Nasim, Md.; Neff, D.; Neiret, D.; Newman, P.R.; Nguyen, M.; Niccolai, S.; Nie, M.; Noferini, F.; Norman, J.; Noto, F.; Nunes, A.S.; O'Connor, T.; Odyniec, G.; Okorokov, V.A.; Osipenko, M.; Page, B.; Palatchi, C.; Palmer, D.; Palni, P.; Pandey, S.; Panzieri, D.; Park, S.; Paschke, K.; Pastore, C.; Patra, R.N.; Paul, A.; Paul, S.; Pecar, C.; Peck, A.; Pegg, I.; Pellegrino, C.; Peng, C.; Pentchev, L.; Perrino, R.; Piotrzkowski, K.; Polakovic, T.; Płoskoń, M.; Posik, M.; Prasad, S.; Preghenella, R.; Priens, S.; Prifti, E.; Przybycien, M.; Pujahari, P.; Quintero, A.; Radici, M.; Radhakrishnan, S.K.; Rahman, S.; Rathi, S.; Raue, B.; Reed, R.; Reimer, P.; Reinhold, J.; Renner, E.; Rignanese, L.; Ripani, M.; Rizzo, A.; Romanov, D.; Roy, A.; Rubini, N.; Ruspa, M.; Ruan, L.; Sabatié, F.; Sadhukhan, S.; Sahoo, N.; Sahu, P.; Samuel, D.; Sarkar, A.; Sarsour, M.; Schmidke, W.; Schmookler, B.; Schwarz, C.; Schwiening, J.; Scott, M.; Sedgwick, I.; Segreti, M.; Sekula, S.; Seto, R.; Shah, N.; Shahinyan, A.; Sharma, D.; Sharma, N.; Sichtermann, E.P.; Signori, A.; Singh, A.; Singh, B.K.; Singh, S.N.; Smirnov, N.; Sokhan, D.; Soltz, R.; Sondheim, W.; Spinali, S.; Stacchi, F.; Staszewski, R.; Stepanov, P.; Strazzi, S.; Stroe, I.R.; Sun, X.; Surrow, B.; Sweger, Z.; Symons, T.J.; Tadevosyan, V.; Tang, A.; Tassi, E.; Teodorescu, L.; Tessarotto, F.; Thomas, D.; Thomas, J.H.; Toll, T.; Tomášek, L.; Torales-Acosta, F.; Tribedy, P.; Triloki; Tripathi, V.; Trotta, R.; Trzebiński, M.; Trzeciak, B.A.; Tsai, O.; Tu, Z.; Turrisi, R.; Tuvè, C.; Ullrich, T.; Urciuoli, G.M.; Valentini, A.; Vallarino, S.; Vandenbroucke, M.; Vanek, J.; Vino, G.; Volpe, G.; Voskanyan, H.; Vossen, A.; Voutier, E.; Wang, G.; Wang, Y.; Watts, D.; Wickramaarachchi, N.; Wilson, F.; Wong, C.-P.; Wu, X.; Wu, Y.; Xie, J.; Xu, Q.-H.; Xu, Z.; Xu, Z.W.; Yang, C.; Yang, Q.; Yang, Y.; Ye, Z.; Ye, Z.; Yi, L.; Yin, Z.; Yurov, M.; Zachariou, N.; Zhang, J.; Zhang, Y.; Zhang, Z.; Zhang, Z.; Zhao, Y.; Zhao, Y.X.; Zhao, Z.; Zheng, L.; Żurek, M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Instrumentation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>P10019</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1748-0221</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            ATHENA has been designed as a general purpose detector capable of delivering the full scientific scope of the Electron-Ion Collider. Careful technology choices provide fine tracking and momentum resolution, high performance electromagnetic and hadronic calorimetry, hadron identification over a wide kinematic range, and near-complete hermeticity.This article describes the detector design and its expected performance in the most relevant physics channels. It includes an evaluation of detector technology choices, the technical challenges to realizing the detector and the R&amp;D required to meet those challenges.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2012430</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>