--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10437246</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/egusphere-egu23-14910</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Interlaboratory Calibration for Laser Ablation of Ice Cores</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gadrani, L.; Kurbatov, A. V.; Korotkikh, E.V.; Bohleber, P.; Mayewski, P. A.; Handley, M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>EGU General Assembly 2023, Vienna, Austria, 24–28 Apr 2023</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>EGU23-14910</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We report interlaboratory comparisons of a methodology to measure and calculate concentrations of impurities in ice core samples using the Laser Ablation-Inductively Coupled Plasma-Mass Spectrometry (LA-ICP-MS) system developed at the W. M. Keck Laser Ice Facility at the Climate Change Institute, University of Maine (UMaine). Here, we will summarize results of measured artificial samples with known levels of  Ca, Al, Fe, Mg, Na, Cu, Pb. We adapted a method for LA-ICP-MS analysis of the frozen standard that was developed in the laboratory at Ca’ Foscari University of Venice, and we tested its applicability to the UMaine system. This work will help to measure and interpret very old and highly compressed ice core records from the Allan Hills Blue Ice Area, Antarctica, sampled with different analytical tools.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1745007</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>