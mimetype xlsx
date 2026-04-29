--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10437249</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1051/0004-6361/202244183</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>PRODIGE – envelope to disk with NOEMA: II. Small-scale temperature structure and streamer feeding the SVS13A protobinary based on CH &lt;sub&gt;3&lt;/sub&gt; CN and DCN</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hsieh, T.-H.; Segura-Cox, D. M.; Pineda, J. E.; Caselli, P.; Bouscasse, L.; Neri, R.; Lopez-Sepulcre, A.; Valdivia-Mena, M. T.; Maureira, M. J.; Henning, Th.; Smirnov-Pinchukov, G. V.; Semenov, D.; Möller, Th.; Cunningham, N.; Fuente, A.; Marino, S.; Dutrey, A.; Tafalla, M.; Chapillon, E.; Ceccarelli, C.; Zhao, B.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Astronomy &amp; Astrophysics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>669</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>A137</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6361</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Aims.              We present high-sensitivity and high spectral-resolution NOEMA observations of the Class 0/I binary system SVS13A, composed of the low-mass protostars VLA4A and VLA4B, with a separation of ~90 au. VLA4A is undergoing an accretion burst that is enriching the chemistry of the surrounding gas, which provides an excellent opportunity to probe the chemical and physical conditions as well as the accretion process.                                      Methods.              We observe the (12              K              –11              K              ) lines of CH              3              CN and CH              3              13              CN, the DCN (3–2) line, and the C              18              O (2–1) line toward SVS13A using NOEMA.                                      Results.              We find complex line profiles at disk scales that cannot be explained by a single component or pure Keplerian motion. By adopting two velocity components to model the complex line profiles, we find that the temperatures and densities are significantly different among these two components. This suggests that the physical conditions of the emitting gas traced via CH              3              CN can change dramatically within the circumbinary disk. In addition, combining our observations of DCN (3–2) with previous ALMA observations at high angular resolution, we find that the binary system (or VLA4A) might be fed by an infalling streamer from envelope scales (~700 au). If this is the case, this streamer contributes to the accretion of material onto the system at a rate of at least 1.4 × 10              −6              M              ⊙              yr              −1              .                                      Conclusions.              We conclude that the CH              3              CN emission in SVS13A traces hot gas from a complex structure. This complexity might be affected by a streamer that is possibly infalling and funneling material into the central region.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2102405</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>