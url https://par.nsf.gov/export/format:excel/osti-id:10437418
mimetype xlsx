--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10437418</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3589608.3594743</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Towards Automated Learning of Access Control Policies Enforced by Web Applications</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Iyer, Padmavathi; Masoumzadeh, Amir</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 28th ACM Symposium on Access Control Models and Technologies</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>163 to 168</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Obtaining an accurate specification of the access control policy enforced by an application is essential in ensuring that it meets our security/privacy expectations. This is especially important as many of real-world applications handle a large amount and variety of data objects that may have different applicable policies. We investigate the problem of automated learning of access control policies from web applications. The existing research on mining access control policies has mainly focused on developing algorithms for inferring correct and concise policies from low-level authorization information. However, little has been done in terms of systematically gathering the low-level authorization data and applications' data models that are prerequisite to such a mining process. In this paper, we propose a novel black-box approach to inferring those prerequisites and discuss our initial observations on employing such a framework in learning policies from real-world web applications.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2047623</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>