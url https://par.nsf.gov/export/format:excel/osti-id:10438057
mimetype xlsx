--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10438057</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/d2sc07047b</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Hidden hydrophobicity impacts polymer immunogenicity</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yuan, Zhefan; McMullen, Patrick; Luozhong, Sijin; Sarker, Pranab; Tang, Chenjue; Wei, Tao; Jiang, Shaoyi</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-02-22T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Chemical Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2033 to 2039</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-6520</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Antibodies against poly(ethylene glycol) (PEG) have been found to be the culprit of side reactions and efficacy loss of a number of PEGylated drugs. Fundamental mechanisms of PEG immunogenicity and design principles for PEG alternatives still have not been fully explored. By using hydrophobic interaction chromatography (HIC) under varied salt conditions, we reveal the “hidden” hydrophobicity of those polymers which are generally considered as hydrophilic. A correlation between the hidden hydrophobicity of a polymer and its polymer immunogenicity is observed when this polymer is conjugated with an immunogenic protein. Such a correlation of hidden hydrophobicity              vs.              immunogenicity for a polymer also applies to corresponding polymer–protein conjugates. Atomistic molecular dynamics (MD) simulation results show a similar trend. Based on polyzwitterion modification and with this HIC technique, we are able to produce extremely low-immunogenic protein conjugates as their hydrophilicity is pushed to the limit and their hydrophobicity is eliminated, breaking the current barriers of eliminating anti-drug and anti-polymer antibodies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2103295</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>