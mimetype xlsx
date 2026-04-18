--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10438158</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1051/m2an/2023050</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Least squares solvers for ill-posed PDEs that are conditionally stable</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dahmen, Wolfgang; Monsuur, Harald; Stevenson, Rob</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ESAIM: Mathematical Modelling and Numerical Analysis</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2227 to 2255</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2822-7840</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper is concerned with the design and analysis of least squares solvers for ill-posed PDEs that are conditionally stable. The norms and the regularization term used in the least squares functional are determined by the ingredients of the conditional stability assumption. We are then able to establish a general error bound that, in view of the conditional stability assumption, is qualitatively the best possible, without assuming consistent data. The price for these advantages is to handle dual norms which reduces to verifying suitable inf-sup stability. This, in turn, is done by constructing appropriate Fortin projectors for all sample scenarios. The theoretical findings are illustrated by numerical experiments.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2012469</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>