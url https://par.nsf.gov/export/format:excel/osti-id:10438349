--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10438349</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Assessing Young Children’s Computational Thinking  Using Cognitive Diagnostic Modeling.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Na, C.; Clarke-Midura, J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Conference of the Learning Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This study illustrates how Cognitive Diagnostic Modeling (CDM) can be used to assess fine-grained levels of computational thinking (CT). We analyzed scored responses to the Computational and Spatial Thinking assessment (CaST) from 271 children. We identified four key attributes required to solve tasks: sequencing of codes, fixing a program, spatial orientation of an agent, and rotation on a point. Results indicated that younger children did not master all the attributes, particularly spatial orientation of an agent and rotation on a point. We identified four common mastery profiles of children that were associated with age. Our findings illustrate that mastering spatial orientation is critical to CT ability. Finally, the nuanced information about children’s mastery levels has potential to provide teachers with useful information about what concepts and skills their students are struggling with so that they can adjust instruction to emphasize those concepts.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1842116</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>