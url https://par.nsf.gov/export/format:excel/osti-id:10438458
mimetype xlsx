--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10438458</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3587135.3592196</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>High-Level Synthesis of Irregular Applications: A Case Study on Influence Maximization</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Neff, Reece; Minutoli, Marco; Tumeo, Antonino; Becchi, Michela</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>CF '23: Proceedings of the 20th ACM International Conference on Computing Frontiers</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>12 to 22</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>FPGAs are promising platforms for accelerating irregular applications due to their ability to implement highly specialized hardware designs for each kernel. However, the design and implementation of FPGA-accelerated kernels can take several months using hardware design languages. High Level Synthesis (HLS) tools provide fast, high quality results for regular applications, but lack the support to effectively accelerate more irregular, complex workloads. This work analyzes the challenges and benefits of using a commercial state-of-the-art HLS tool and its available optimizations to accelerate graph sampling. We evaluate the resulting designs and their effectiveness when deployed in a state-of-the-art heterogeneous framework that implements the Influence Maximization with Martingales (IMM) algorithm, a complex graph analytics algorithm. We discuss future opportunities for improvement in hardware, HLS tools, and hardware/software co-design methodology to better support complex irregular applications such as IMM.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1812727</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>