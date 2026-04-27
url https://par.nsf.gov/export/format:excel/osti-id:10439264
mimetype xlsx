--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10439264</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-023-36988-x</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Abiotic selection of microbial genome size in the global ocean</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ngugi, David K.; Acinas, Silvia G.; Sánchez, Pablo; Gasol, Josep M.; Agusti, Susana; Karl, David M.; Duarte, Carlos M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Strong purifying selection is considered a major evolutionary force behind small microbial genomes in the resource-poor photic ocean. However, very little is currently known about how the size of prokaryotic genomes evolves in the global ocean and whether patterns reflect shifts in resource availability in the epipelagic and relatively stable deep-sea environmental conditions. Using 364 marine microbial metagenomes, we investigate how the average genome size of uncultured planktonic prokaryotes varies across the tropical and polar oceans to the hadal realm. We find that genome size is highest in the perennially cold polar ocean, reflecting elongation of coding genes and gene dosage effects due to duplications in the interior ocean microbiome. Moreover, the rate of change in genome size due to temperature is 16-fold higher than with depth up to 200 m. Our results demonstrate how environmental factors can influence marine microbial genome size selection and ecological strategies of the microbiome.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1756517</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>