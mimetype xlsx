--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10439382</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Prioritization of disaster-related requests in an IT-enabled public service system</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pamukcu, Duygu; Zobel, Christopher W.; Ge, Yue \Gurt\</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 20th International ISCRAM Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The local government’s continuous support is critical for the well-being of a community during disaster events. E-Government systems that establish and maintain ongoing connections with the community thus play a vital role in supporting crisis response and recovery. Such systems’ ability to adapt to the crisis circumstances and to address emergent needs helps them continue their fundamental functions during disasters. Considering various services might require different amounts and types of resources, prioritization strategies are helpful in determining the processing order of requests. This paper discusses the role of prioritizing services within an e-Government system, to better understand how such a system can be managed to best utilize available resources. The study examines how a well-functioning e-Government system, the Orange County, Florida 311 non-emergency service system, responded to the COVID-19 pandemic and how the changes in service operations requirements can affect service provision, specifically with respect to assigning or re-assigning priority levels.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1952792; 1735139</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>