--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10440016</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1001/jamanetworkopen.2022.54303</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Predictive Value of Early Autism Detection Models Based on Electronic Health Record Data Collected Before Age 1 Year</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Engelhard, Matthew M.; Henao, Ricardo; Berchuck, Samuel I.; Chen, Junya; Eichner, Brian; Herkert, Darby; Kollins, Scott H.; Olson, Andrew; Perrin, Eliana M.; Rogers, Ursula; Sullivan, Connor; Zhu, YiQin; Sapiro, Guillermo; Dawson, Geraldine</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>JAMA Network Open</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e2254303</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2574-3805</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Importance              Autism detection early in childhood is critical to ensure that autistic children and their families have access to early behavioral support. Early correlates of autism documented in electronic health records (EHRs) during routine care could allow passive, predictive model-based monitoring to improve the accuracy of early detection.                                      Objective              To quantify the predictive value of early autism detection models based on EHR data collected before age 1 year.                                      Design, Setting, and Participants              This retrospective diagnostic study used EHR data from children seen within the Duke University Health System before age 30 days between January 2006 and December 2020. These data were used to train and evaluate L2-regularized Cox proportional hazards models predicting later autism diagnosis based on data collected from birth up to the time of prediction (ages 30-360 days). Statistical analyses were performed between August 1, 2020, and April 1, 2022.                                      Main Outcomes and Measures              Prediction performance was quantified in terms of sensitivity, specificity, and positive predictive value (PPV) at clinically relevant model operating thresholds.                                      Results              Data from 45 080 children, including 924 (1.5%) meeting autism criteria, were included in this study. Model-based autism detection at age 30 days achieved 45.5% sensitivity and 23.0% PPV at 90.0% specificity. Detection by age 360 days achieved 59.8% sensitivity and 17.6% PPV at 81.5% specificity and 38.8% sensitivity and 31.0% PPV at 94.3% specificity.                                      Conclusions and Relevance              In this diagnostic study of an autism screening test, EHR-based autism detection achieved clinically meaningful accuracy by age 30 days, improving by age 1 year. This automated approach could be integrated with caregiver surveys to improve the accuracy of early autism screening.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1712867</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>