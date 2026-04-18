--- v0 (2026-01-21)
+++ v1 (2026-04-18)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10440563</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pone.0282550</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Sea star wasting syndrome reaches the high Antarctic: Two recent outbreaks in McMurdo Sound</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Moran, Amy L.; McLachlan, Rowan H.; Thurber, Andrew R.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Grun, Tobias B.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS ONE</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e0282550</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1932-6203</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Sea star wasting syndrome (SSWS) can cause widespread mortality in starfish populations as well as long-lasting changes to benthic community structure and dynamics. SSWS symptoms have been documented in numerous species and locations around the world, but to date there is only one record of SSWS from the Antarctic and this outbreak was associated with volcanically-driven high temperature anomalies. Here we report outbreaks of SSWS-like symptoms that affected ~30% of individuals of              Odontaster validus              at two different sites in McMurdo Sound, Antarctica in 2019 and 2022. Unlike many SSWS events in other parts of the world, these outbreaks were not associated with anomalously warm temperatures. Instead, we suggest they may have been triggered by high nutrient input events on a local scale. Although the exact cause of these outbreaks is not known, these findings are of great concern because of the keystone role of              O              .              validus              and the slow recovery rate of Antarctic benthic ecosystems to environmental stressors.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1745130; 2046800; 2325046; 2325047</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Public Library of Science</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>