--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10440823</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fpsyg.2022.840291</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Perceptual Cue Weighting Is Influenced by the Listener's Gender and Subjective Evaluations of the Speaker: The Case of English Stop Voicing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yu, Alan C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-20T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Psychology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1664-1078</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Speech categories are defined by multiple acoustic dimensions and their boundaries are generally fuzzy and ambiguous in part because listeners often give differential weighting to these cue dimensions during phonetic categorization. This study explored how a listener's perception of a speaker's socio-indexical and personality characteristics influences the listener's perceptual cue weighting. In a matched-guise study, three groups of listeners classified a series of gender-neutral /b/-/p/ continua that vary in VOT and F0 at the onset of the following vowel. Listeners were assigned to one of three prompt conditions (i.e., a visually male talker, a visually female talker, or audio-only) and rated the talker in terms of vocal (and facial, in the visual prompt conditions) gender prototypicality, attractiveness, friendliness, confidence, trustworthiness, and gayness. Male listeners and listeners who saw a male face showed less reliance on VOT compared to listeners in the other conditions. Listeners' visual evaluation of the talker also affected their weighting of VOT and onset F0 cues, although the effects of facial impressions differ depending on the gender of the listener. The results demonstrate that individual differences in perceptual cue weighting are modulated by the listener's gender and his/her subjective evaluation of the talker. These findings lend support for exemplar-based models of speech perception and production where socio-indexical features are encoded as a part of the episodic traces in the listeners' mental lexicon. This study also shed light on the relationship between individual variation in cue weighting and community-level sound change by demonstrating that VOT and onset F0 co-variation in North American English has acquired a certain degree of socio-indexical significance.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1827409</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>