--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10440829</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2218826120</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Label-free drug interaction screening via Raman microscopy</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Altangerel, Narangerel; Neuman, Benjamin W.; Hemmer, Philip R.; Yakovlev, Vladislav V.; Rajil, Navid; Yi, Zhenhuan; Sokolov, Alexei V.; Scully, Marlan O.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Development of a simple, label-free screening technique capable of precisely and directly sensing interaction-in-solution over a size range from small molecules to large proteins such as antibodies could offer an important tool for researchers and pharmaceutical companies in the field of drug development. In this work, we present a thermostable Raman interaction profiling (TRIP) technique that facilitates low-concentration and low-dose screening of binding between protein and ligand in physiologically relevant conditions. TRIP was applied to eight protein–ligand systems, and produced reproducible high-resolution Raman measurements, which were analyzed by principal component analysis. TRIP was able to resolve time-depending binding between 2,4-dinitrophenol and transthyretin, and analyze biologically relevant SARS-CoV-2 spike-antibody interactions. Mixtures of the spike receptor–binding domain with neutralizing, nonbinding, or binding but nonneutralizing antibodies revealed distinct and reproducible Raman signals. TRIP holds promise for the future developments of high-throughput drug screening and real-time binding measurements between protein and drug.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2013771</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>