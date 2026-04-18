--- v0 (2026-01-21)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10441005</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/microorganisms7100454</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Janthinobacterium CG23_2: Comparative Genome Analysis Reveals Enhanced Environmental Sensing and Transcriptional Regulation for Adaptation to Life in an Antarctic Supraglacial Stream</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dieser, Markus; Smith, Heidi J.; Ramaraj, Thiruvarangan; Foreman, Christine M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Microorganisms</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>454</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2076-2607</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>As many bacteria detected in Antarctic environments are neither true psychrophiles nor endemic species, their proliferation in spite of environmental extremes gives rise to genome adaptations. Janthinobacterium sp. CG23_2 is a bacterial isolate from the Cotton Glacier stream, Antarctica. To understand how Janthinobacterium sp. CG23_2 has adapted to its environment, we investigated its genomic traits in comparison to genomes of 35 published Janthinobacterium species. While we hypothesized that genome shrinkage and specialization to narrow ecological niches would be energetically favorable for dwelling in an ephemeral Antarctic stream, the genome of Janthinobacterium sp. CG23_2 was on average 1.7 ± 0.6 Mb larger and predicted 1411 ± 499 more coding sequences compared to the other Janthinobacterium spp. Putatively identified horizontal gene transfer events contributed 0.92 Mb to the genome size expansion of Janthinobacterium sp. CG23_2. Genes with high copy numbers in the species-specific accessory genome of Janthinobacterium sp. CG23_2 were associated with environmental sensing, locomotion, response and transcriptional regulation, stress response, and mobile elements—functional categories which also showed molecular adaptation to cold. Our data suggest that genome plasticity and the abundant complementary genes for sensing and responding to the extracellular environment supported the adaptation of Janthinobacterium sp. CG23_2 to this extreme environment.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>0838970</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>