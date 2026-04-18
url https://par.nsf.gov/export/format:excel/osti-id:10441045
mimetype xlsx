--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,181 +65,311 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10441045</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Developing habits of mind through family engineering at home.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tan, J.; Simpson, A.; Knox, P. N.; Werfelli, S.; Maltese, A. V.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>American Society for Engineering Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Engineering in early education provides the foundation for the future of innovation.
+Reinforcing learning and engineering habits of mind (HoM) at an early age is crucial for
+expanding students’ higher order thinking, potential for lifelong learning, and sense of agency in their learning experiences. HoM is defined as a set of learned or internalized dispositions that inform an individual's behaviors when confronted with challenges. This study addressed two research questions: (1) Which HoM were articulated by children as they reflected upon their participation in a home-based engineering program? (2) What patterns of the children’s
+vocabulary align with the HoM framework? Observational methods were used to examine young children’s reflections upon the process of completing low-stakes engineering projects in their home. The participants were 23 children ranging from kindergarten to eighth grade. After they engaged in the ill-structured engineering tasks with family members at home, children joined an online show-and-tell meeting to show their prototype to others while answering various questions about their processes, frustrations, and successes. Findings revealed
+“Resourcefulness,” “Adapting/Improving,” and “Systems Thinking” as the most common HoM
+expressed by children through the show-and-tell meetings. Additional analysis also highlighted how children's articulation of learning and engineering habits of mind were logical (i.e.,
+analytical), confident (i.e., clout), and impersonal. Moreover, children’s words were product oriented, predominantly focusing on the materials and tools utilized to create their prototype. The significance of this study highlights how engaging in hands-on engineering projects in the home has the potential to develop children’s dispositions and ways of thinking common to engineers.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1759314</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>