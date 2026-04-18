--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10441183</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3584024.3584027</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Equity-Aware Decarbonization of Residential Heating Systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wamburu, John; Bashir, Noman; Grazier, Emma; Irwin, David; Crago, Christine; Shenoy, Prashant</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM SIGEnergy Energy Informatics Review</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>18 to 27</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2770-5331</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Most buildings still rely on fossil energy --- such as oil, coal and natural gas --- for heating. This is because they are readily available and have higher heat value than their cleaner counterparts. However, these primary sources of energy are also high pollutants. As the grid moves towards eliminating CO              2              emission, replacing these sources of energy with cleaner alternatives is imperative. Electric heat pumps --- an alternative and cleaner heating technology --- have been proposed as a viable replacement. In this paper, we conduct a data-driven optimization study to analyze the potential of reducing carbon emission by replacing gas-based heating with electric heat pumps              1              . We do so while enforcing              equity              in such transition. We begin by conducting an in-depth analysis into the energy patterns and demographic profiles of buildings. Our analysis reveals a huge disparity between lower and higher income households. We show that the energy usage intensity for lower income homes is 24% higher than higher income homes. Next, we analyze the potential for carbon emission reduction by transitioning gas-based heating systems to electric heat pumps for an entire city. We then propose equity-aware transition strategies for selecting a subset of customers for heat pump-based retrofits which embed various equity metrics and balances the need to maximize carbon reduction with ensuring equitable outcomes for households. We evaluate their effect on CO              2              emission reduction, showing that such equity-aware carbon emission reduction strategies achieve significant emission reduction while also reducing the disparity in the value of selected homes by 5X compared to a carbon-first approach.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2020888; 2021693</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>