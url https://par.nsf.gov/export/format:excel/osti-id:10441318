--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10441318</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s42949-023-00113-0</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Integration of urban science and urban climate adaptation research: opportunities to advance climate action</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lobo, José; Aggarwal, Rimjhim M.; Alberti, Marina; Allen-Dumas, Melissa; Bettencourt, Luís M.; Boone, Christopher; Brelsford, Christa; Broto, Vanesa Castán; Eakin, Hallie; Bagchi-Sen, Sharmistha; Meerow, Sara; D’Cruz, Celine; Revi, Aromar; Roberts, Debra C.; Smith, Michael E.; York, Abigail; Lin, Tao; Bai, Xuemei; Solecki, William; Pataki, Diane; Tapia, Luís Bojorquez; Rockman, Marcy; Wolfram, Marc; Schlosser, Peter; Gauthier, Nicolas</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>npj Urban Sustainability</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2661-8001</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            There is a growing recognition that responding to climate change necessitates urban adaptation. We sketch a transdisciplinary research effort, arguing that actionable research on urban adaptation needs to recognize the nature of cities as social networks embedded in physical space. Given the pace, scale and socioeconomic outcomes of urbanization in the Global South, the specificities and history of its cities must be central to the study of how well-known agglomeration effects can facilitate adaptation. The proposed effort calls for the co-creation of knowledge involving scientists and stakeholders, especially those historically excluded from the design and implementation of urban development policies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1929943</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>