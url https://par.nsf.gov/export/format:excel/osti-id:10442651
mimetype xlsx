--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10442651</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1051/0004-6361/202245672</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Coma composition of comet 67P/Churyumov-Gerasimenko from radio-wave spectroscopy</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Biver, N.; Bockelée-Morvan, D.; Crovisier, J.; Sandqvist, Aa.; Boissier, J.; Lis, D. C.; Cordiner, M.; Bonev, B. P.; Dello Russo, N.; Moreno, R.; Milam, S.; Roth, N. X.; Vervack, R.; DiSanti, M. A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Astronomy &amp; Astrophysics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>672</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>A170</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6361</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We present the results of a molecular survey of comet 67P/Churyumov-Gerasimenko undertaken with the Institut de RadioAstronomie Millimétrique (IRAM) 30-m radio telescope in November–December 2021, when it had its most favourable apparition in decades. Observations at IRAM 30-m during the 12–16 November period covered 8 GHz bandwidth at 3 mm, 16 GHz at 2 mm, and 60 GHz in the 1 mm window domain. These were completed by snapshots at 1 mm on 12–13 December and a short observation of the H              2              O line at 557 GHz with the Odin sub-millimetre observatory on 17.0 November 2021, and with 18-cm observations of OH with the Nançay radio telescope. Less sensitive observations obtained at a previous perihelion passage on 18–22 September 2015 with IRAM and 9–12 November 2015 with Odin are also presented. The gas outflow velocity, outgassing pattern, and temperature have been accurately constrained by the observations. They are perfectly consistent with those measured in situ with the Rosetta/MIRO sub-millimetre instrument in 2015. In particular, the asymmetry of the line is well represented by a jet concentrating three-quarters of the outgassing in about              π              steradians. We derived abundances relative to water for seven molecules and significant upper limits for approximately five others. The retrieved abundances were compared to those measured in situ at the previous perihelion with Rosetta. While those of HCN, CH              3              OH, and HNCO are comparable, 67P is found to be depleted in H              2              S and relatively normal in CS (H              2              S/CS ≈ 3) in strong contradiction with the Rosetta/ROSINA mass spectrometer measurement of the H              2              S/CS              2              (≈100) abundance ratio. While the formaldehyde total abundance found with IRAM 30-m when assuming it to be mostly produced by a distributed source (Haser parent scale length ≈8000 km) is similar to the one derived by Rosetta/ROSINA, we find that the formaldehyde coming from the nucleus is one order of magnitude less abundant than measured in situ by Rosetta/ROSINA.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2009398; 2009253</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>