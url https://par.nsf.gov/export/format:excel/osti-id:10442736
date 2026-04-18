--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10442736</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/TPAMI.2023.3301553</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>CoIR: Compressive Implicit Radar</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Farrell, S.; Boominathan, V.; Raymondi, N.; Sabharwal, A.; Veeraraghavan, A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Transactions on Pattern Analysis and Machine Intelligence</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 12</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0162-8828</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Using millimeter wave (mmWave) signals for imaging has an important advantage in that they can penetrate through poor environmental conditions such as fog, dust, and smoke that severely degrade optical-based imaging systems. However, mmWave radars, contrary to cameras and LiDARs, suffer from low angular resolution because of small physical apertures and conventional signal processing techniques. Sparse radar imaging, on the other hand, can increase the aperture size while minimizing the power consumption and read out bandwidth. This paper presents CoIR, an analysis by synthesis method that leverages the implicit neural network bias in convolutional decoders and compressed sensing to perform high accuracy sparse radar imaging. The proposed system is data set-agnostic and does not require any auxiliary sensors for training or testing. We introduce a sparse array design that allows for a 5.5× reduction in the number of antenna elements needed compared to conventional MIMO array designs. We demonstrate our system's improved imaging performance over standard mmWave radars and other competitive untrained methods on both simulated and experimental mmWave radar data.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1956297</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>