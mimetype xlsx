--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10442753</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.2196/44926</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Human-to-Computer Interactivity Features Incorporated Into Behavioral Health mHealth Apps: Systematic Search</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Collier, Ann Futterman; Hagemann, Shelby; Trinidad, Susan Brown; Vigil-Hayes, Morgan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>JMIR Formative Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e44926</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2561-326X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Background              While there are thousands of behavioral health apps available to consumers, users often quickly discontinue their use, which limits their therapeutic value. By varying the types and number of ways that users can interact with behavioral health mobile health apps, developers may be able to support greater therapeutic engagement and increase app stickiness.                                      Objective              The main objective of this analysis was to systematically characterize the types of user interactions that are available in behavioral health apps and then examine if greater interactivity was associated with greater user satisfaction, as measured by app metrics.                                      Methods              Using a modified PRISMA (Preferred Reporting Items for Systematic Reviews and Meta-Analysis) methodology, we searched several different app clearinghouse websites and identified 76 behavioral health apps that included some type of interactivity. We then filtered the results to ensure we were examining behavioral health apps and further refined our search to include apps that identified one or more of the following terms: peer or therapist forum, discussion, feedback, professional, licensed, buddy, friend, artificial intelligence, chatbot, counselor, therapist, provider, mentor, bot, coach, message, comment, chat room, community, games, care team, connect, share, and support in the app descriptions. In the final group of 34 apps, we examined the presence of 6 types of human-machine interactivities: human-to-human with peers, human-to-human with providers, human-to–artificial intelligence, human-to-algorithms, human-to-data, and novel interactive smartphone modalities. We also downloaded information on app user ratings and visibility, as well as reviewed other key app features.                                      Results              We found that on average, the 34 apps reviewed included 2.53 (SD 1.05; range 1-5) features of interactivity. The most common types of interactivities were human-to-data (n=34, 100%), followed by human-to-algorithm (n=15, 44.2%). The least common type of interactivity was human–artificial intelligence (n=7, 20.5%). There were no significant associations between the total number of app interactivity features and user ratings or app visibility. We found that a full range of therapeutic interactivity features were not used in behavioral health apps.                                      Conclusions              Ideally, app developers would do well to include more interactivity features in behavioral health apps in order to fully use the capabilities of smartphone technologies and increase app stickiness. Theoretically, increased user engagement would occur by using multiple types of user interactivity, thereby maximizing the benefits that a person would receive when using a mobile health app.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2224014</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>