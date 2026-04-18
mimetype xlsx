--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10443242</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1287/ijoo.2022.0073</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Gradient Sampling Methods with Inexact Subproblem Solutions and Gradient Aggregation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Curtis, Frank E.; Li, Minhan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>INFORMS Journal on Optimization</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>426 to 445</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2575-1484</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Gradient sampling (GS) methods for the minimization of objective functions that may be nonconvex and/or nonsmooth are proposed, analyzed, and tested. One of the most computationally expensive components of contemporary GS methods is the need to solve a convex quadratic subproblem in each iteration. By contrast, the methods proposed in this paper allow the use of inexact solutions of these subproblems, which, as proved in the paper, can be incorporated without the loss of theoretical convergence guarantees. Numerical experiments show that, by exploiting inexact subproblem solutions, one can consistently reduce the computational effort required by a GS method. Additionally, a strategy is proposed for aggregating gradient information after a subproblem is solved (potentially inexactly) as has been exploited in bundle methods for nonsmooth optimization. It is proved that the aggregation scheme can be introduced without the loss of theoretical convergence guarantees. Numerical experiments show that incorporating this gradient aggregation approach can also reduce the computational effort required by a GS method.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1740796</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>