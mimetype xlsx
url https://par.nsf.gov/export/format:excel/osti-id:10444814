--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10444814</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/bg-20-365-2023</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Permafrost degradation and nitrogen cycling in Arctic rivers: insights from stable nitrogen isotope studies</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Francis, Adam; Ganeshram, Raja S.; Tuerena, Robyn E.; Spencer, Robert G.; Holmes, Robert M.; Rogers, Jennifer A.; Mahaffey, Claire</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biogeosciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>365 to 382</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1726-4189</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. Across the Arctic, vast areas of permafrost are being degraded by climatechange, which has the potential to release substantial quantities ofnutrients, including nitrogen into large Arctic rivers. These rivers heavilyinfluence the biogeochemistry of the Arctic Ocean, so it is important tounderstand the potential changes to rivers from permafrost degradation. Thisstudy utilized dissolved nitrogen species (nitrate and dissolved organicnitrogen (DON)) along with nitrogen isotope values (δ15N-NO3- and δ15N-DON) of samples collectedfrom permafrost sites in the Kolyma River and the six largest Arctic rivers.Large inputs of DON and nitrate with a unique isotopically heavy δ15N signature were documented in the Kolyma, suggesting the occurrenceof denitrification and highly invigorated nitrogen cycling in the Yedomapermafrost thaw zones along the Kolyma. We show evidence for permafrost-derived DON being recycled to nitrate as it passes through the river,transferring the high 15N signature to nitrate. However, the potentialto observe these thaw signals at the mouths of rivers depends on the spatialscale of thaw sites, permafrost degradation, and recycling mechanisms. Incontrast with the Kolyma, with near 100 % continuous permafrost extent,the Ob River, draining large areas of discontinuous and sporadicpermafrost, shows large seasonal changes in both nitrate and DON isotopicsignatures. During winter months, water percolating through peat soilsrecords isotopically heavy denitrification signals in contrast with thelighter summer values when surface flow dominates. This early yeardenitrification signal was present to a degree in the Kolyma, but the abilityto relate seasonal nitrogen signals across Arctic Rivers to permafrostdegradation could not be shown with this study. Other large rivers in theArctic show different seasonal nitrogen trends. Based on nitrogen isotopevalues, the vast majority of nitrogen fluxes in the Arctic rivers is fromfresh DON sourced from surface runoff through organic-rich topsoil and notfrom permafrost degradation. However, with future permafrost thaw, otherArctic rivers may begin to show nitrogen trends similar to the Ob. Ourstudy demonstrates that nitrogen inputs from permafrost thaw can beidentified through nitrogen isotopes, but only on small spatial scales.Overall, nitrogen isotopes show potential for revealing integrated catchmentwide nitrogen cycling processes.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2230812; 1914215; 1913888; 1914081</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>