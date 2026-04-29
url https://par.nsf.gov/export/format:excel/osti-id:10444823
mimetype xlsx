--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10444823</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pone.0287734</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Bayesian function registration with random truncation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lu, Yi; Herbei, Radu; Kurtek, Sebastian</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Yang, Junyuan</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-07T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS ONE</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e0287734</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1932-6203</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this work, we develop a new set of Bayesian models to perform registration of real-valued functions. A Gaussian process prior is assigned to the parameter space of time warping functions, and a Markov chain Monte Carlo (MCMC) algorithm is utilized to explore the posterior distribution. While the proposed model can be defined on the infinite-dimensional function space in theory, dimension reduction is needed in practice because one cannot store an infinite-dimensional function on the computer. Existing Bayesian models often rely on some pre-specified, fixed truncation rule to achieve dimension reduction, either by fixing the grid size or the number of basis functions used to represent a functional object. In comparison, the new models in this paper randomize the truncation rule. Benefits of the new models include the ability to make inference on the smoothness of the functional parameters, a data-informative feature of the truncation rule, and the flexibility to control the amount of shape-alteration in the registration process. For instance, using both simulated and real data, we show that when the observed functions exhibit more local features, the posterior distribution on the warping functions automatically concentrates on a larger number of basis functions. Supporting materials including code and data to perform registration and reproduce some of the results presented herein are available online.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2015226; 1740761; 1839252</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>