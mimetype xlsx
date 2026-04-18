--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10445648</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3580475</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A New Algorithm for Euclidean Shortest Paths in the Plane</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Haitao</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of the ACM</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 62</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-5411</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Given a set of pairwise disjoint polygonal obstacles in the plane, finding an obstacle-avoiding Euclidean shortest path between two points is a classical problem in computational geometry and has been studied extensively. Previously, Hershberger and Suri (in              SIAM Journal on Computing              , 1999) gave an algorithm of              O(n              log              n              ) time and              O(n              log              n              ) space, where              n              is the total number of vertices of all obstacles. Recently, by modifying Hershberger and Suri’s algorithm, Wang (in SODA’21) reduced the space to              O(n)              while the runtime of the algorithm is still              O(n              log              n              ). In this article, we present a new algorithm of              O(n+h              log              h              ) time and              O(n)              space, provided that a triangulation of the free space is given, where              h              is the number of obstacles. The algorithm is better than the previous work when              h              is relatively small. Our algorithm builds a shortest path map for a source point              s              so that given any query point              t              , the shortest path length from              s              to              t              can be computed in              O              (log              n              ) time and a shortest              s              -              t              path can be produced in additional time linear in the number of edges of the path.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2300356</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>