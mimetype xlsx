--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10445656</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D2CP05621F</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Engineering giant excitonic coupling in bioinspired, covalently bridged BODIPY dyads</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ansteatt, Sara; Uthe, Brian; Mandal, Bikash; Gelfand, Rachel S.; Dunietz, Barry D.; Pelton, Matthew; Ptaszek, Marcin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Chemistry Chemical Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>8013 to 8027</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1463-9076</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Strong excitonic coupling in photosynthetic systems is believed to enable efficient light absorption and quantitative charge separation, motivating the development of artificial multi-chromophore arrays with equally strong or even stronger excitonic coupling. However, large excitonic coupling strengths have typically been accompanied by fast non-radiative recombination, limiting the potential of the arrays for solar energy conversion as well as other applications such as fluorescent labeling. Here, we report giant excitonic coupling leading to broad optical absorption in bioinspired BODIPY dyads that have high photostability, excited-state lifetimes at the nanosecond scale, and fluorescence quantum yields of nearly 50%. Through the synthesis, spectroscopic characterization, and computational modeling of a series of dyads with different linking moieties, we show that the strongest coupling is obtained with diethynylmaleimide linkers, for which the coupling occurs through space between BODIPY units with small separations and slipped co-facial orientations. Other linkers allow for broad tuning of both the relative through-bond and through-space coupling contributions and the overall strength of interpigment coupling, with a tradeoff observed in general between the strength of the two coupling mechanisms. These findings open the door to the synthesis of molecular systems that function effectively as light-harvesting antennas and as electron donors or acceptors for solar energy conversion.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1955318</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>