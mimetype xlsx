--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,167 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...115 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -181,181 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10445691</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/INFOCOMWKSHPS57453.2023.10225877</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Framework to Enable Runtime Programmable P4-enabled FPGAs in the Open Cloud Testbed</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Han, Zhaoyang; Handagala, Suranga; Patle, Kalyani; Zink, Michael; Leeser, Miriam</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-20T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The 10th International Workshop on Computer and Networking Experimental Research using Testbeds (CNERT)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper presents a framework for cloud users who wish to specify their experiments in the P4 language and map them to FPGAs in the Open Cloud Testbed (OCT). OCT consists of P4-enabled FPGA nodes that are directly connected to the network via 100 gigabit Ethernet connections, and which support runtime reconfiguration. Cloud users can quickly prototype and deploy their P4 applications through our framework, which provides the necessary infrastructure including a network interface shell for the P4 logic.
+We have provided several examples using this framework that demonstrate designs running at the 100 GbE line rate with the support of runtime reconfiguration for P4 functions. By combining an existing network interface shell and P4 toolchain on FPGAs, we offer a framework that enables users to rapidly execute their P4 experiments in real time on FPGAs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1925658</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>