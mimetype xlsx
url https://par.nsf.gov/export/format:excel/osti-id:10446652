--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,164 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...112 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -178,181 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10446652</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Robotic Tutors for Nurse Training: Opportunities for HRI Researchers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Quintero-Pena, Carlos; Qian, Peizhu; Fontenot, Nicole M.; Chen, Hsin-Mei; Hamlin, Shannan K.; Kavraki, Lydia E.; Unhelkar, Vaibhav</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>An ongoing nurse labor shortage has the potential to impact patient care well-being in the entire healthcare system. Moreover, more complex and sophisticated nursing care is required today for patients in hospitals forcing hospital-based nurses to carry out frequent training and assessment procedures, both to onboard new nurses and to validate skills of existing staff that guarantees best practices and safety. In this paper, we recognize an opportunity for the development and integration
+of intelligent robot tutoring technology into nursing education to tackle the growing challenges of nurse deficit. To this end, we identify specific research problems in the area of human-robot interaction that will need to be addressed to enable robot tutors for nurse training.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2222876</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>