--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10446691</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.18739/A2862BD1G</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Blossom Shoals water-column, seabed sediment, and bathymetry data. Icy Cape, Chukchi Sea, Alaska. 2019-2020.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Eidam, Emily; Thomson, Jim; Malito, John; Hosekova, Lucia</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>{"Abstract":["This dataset includes vessel-based water-column profile and seabed data collected around Blossom Shoals, a shoal complex offshore of Icy Cape in northwestern Alaska (in the Chukchi Sea). Data were collected from the Research Vessel (R/V) Sikuliaq (offshore) and a companion workboat (inshore). Water-column profile data include salinity, temperature, depth, and turbidity data collected using a RBR Maestro CTD/Tu (conductivity, temperature, depth, turbidity) sensor package. Profile data also include median diameters and volumetric concentrations of suspended particles, where were collected using a Sequoia LISST200X (laser in situ scattering transmissometer). Seabed grab samples were collected from the Sikuliaq using a shipek grab sampler and from the workboat using a hand-operated mini van veen grab sampler. Samplers were bagged and returned chilled to the lab for particle-size analyses in an Escitec Bettersizer S3Plus laser diffraction sensor. Sediments were not treated for organics due to generally low organic contents. Samples contained primarily sand except for a few isolated locations where mud was found. Data were collected in November 2019 during the fall freezeup season when pancake ice were beginning to form. Data were also collected in late September and early October 2020 during a mooring recovery cruise. Single-beam bathymetry data (which were only collected in 2020) were gathered using a commercial fish finder mounted on the workboat and connected to a data logger."]}</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1913195; 2322276</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>text/xml</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>NSF Arctic Data Center</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>