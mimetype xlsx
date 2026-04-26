--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10446718</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1146/annurev-phyto-021722-024626</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Global Forest Health Crisis: A Public-Good Social Dilemma in Need of International Collective Action</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Williams, Geoffrey M.; Ginzel, Matthew D.; Ma, Zhao; Adams, Damian C.; Campbell, Faith; Lovett, Gary M.; Pildain, María Belén; Raffa, Kenneth F.; Gandhi, Kamal J.K.; Santini, Alberto; Sniezko, Richard A.; Wingfield, Michael J.; Bonello, Pierluigi</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Annual Review of Phytopathology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0066-4286</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Society is confronted by interconnected threats to ecological sustainability. Among these is the devastation of forests by destructive non-native pathogens and insects introduced through global trade, leading to the loss of critical ecosystem services and a global forest health crisis. We argue that the forest health crisis is a public-good social dilemma and propose a response framework that incorporates principles of collective action. This framework enables scientists to better engage policymakers and empowers the public to advocate for proactive biosecurity and forest health management. Collective action in forest health features broadly inclusive stakeholder engagement to build trust and set goals; accountability for destructive pest introductions; pooled support for weakest-link partners; and inclusion of intrinsic and nonmarket values of forest ecosystems in risk assessment. We provide short-term and longer-term measures that incorporate the above principles to shift the societal and ecological forest health paradigm to a more resilient state.            Expected final online publication date for the Annual Review of Phytopathology, Volume 61 is September 2023. Please see http://www.annualreviews.org/page/journal/pubdates for revised estimates.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1637685</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>