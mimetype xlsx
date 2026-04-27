--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10447157</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Experiences during the implementation of two different project-based learning assignments in a fluid mechanics course.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ayala, O.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-08-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Zone 1 Conference of the American Society for Engineering Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2332-368X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>There is growing evidence of the effectiveness of project-based learning (PBL) in preparing students to solve complex problems. In PBL implementations in engineering, students are treated as professional engineers facing projects centered around real-world problems, including the complexity and uncertainty that influence such problems. Not only does this help students to analyze and solve an authentic real-world task, promoting critical thinking, but also students learn from each other, learning valuable communication and teamwork skills. Faculty play an important part by assuming non-conventional roles (e.g., client, senior professional engineer, consultant) to help students throughout this instructional and learning approach. Typically in PBLs, students work on projects over extended periods of time that culminate in realistic products or presentations. In order to be successful, students need to learn how to frame a problem, identify stakeholders and their requirements, design and select concepts, test them, and so on. Two different implementations of PBL projects in a fluid mechanics course are presented in this paper. This required, junior-level course has been taught since 2014 by the same instructor. The first PBL project presented is a complete design of pumped pipeline systems for a hypothetical plant. In the second project, engineering students partnered with pre-service teachers to design and teach an elementary school lesson on fluid mechanics concepts. With the PBL implementations, it is expected that students: 1) engage in a deeper learning process where concepts can be reemphasized, and students can realize applicability; 2) develop and practice teamwork skills; 3) learn and practice how to communicate effectively to peers and to those from other fields; and 4) increase their confidence working on open-ended situations and problems. The goal of this paper is to present the experiences of the authors with both PBL implementations. It explains how the projects were scaffolded through the entire semester, including how the sequence of course content was modified, how team dynamics were monitored, the faculty roles, and the end products and presentations. Students' experiences are also presented. To evaluate and compare students’ learning and satisfaction with the team experience between the two PBL implementations, a shortened version of the NCEES FE exam and the Comprehensive Assessment of Team Member Effectiveness (CATME) survey were utilized. Students completed the FE exam during the first week and then again during the last week of the semester in order to assess students’ growth in fluid mechanics knowledge. The CATME survey was completed mid-semester to help faculty identify and address problems within team dynamics, and at the end of the semester to evaluate individual students’ teamwork performance. The results showed that no major differences were observed in terms of the learned fluid mechanics content, however, the data showed interesting preliminary observations regarding teamwork satisfaction. Through reflective assignments (e.g., short answer reflections, focus groups), student perceptions of the PBL implementations are discussed in the paper. Finally, some of the challenges and lessons learned from implementing both projects multiple times, as well as access to some of the PBL course materials and assignments will be provided.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1908743</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>