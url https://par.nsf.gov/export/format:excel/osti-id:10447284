--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10447284</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-031-35302-4_54</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Evaluating Passive Myocardial Stiffness Using in vivo cine, cDTI, and Tagged MRI</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kolawole, Fikunwa O.; Wang, Vicky Y.; Freytag, Bianca; Loecher, Michael; Cork, Tyler E.; Nash, Martyn P.; Kuhl, Ellen; Ennis, Daniel B.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Bernard, O.; Clarysse, P.; Duchateau, N.; Ohayon, J.; Viallon, M</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Functional Imaging and Modeling of the Heart. FIMH 2023. Lecture Notes in Computer Science.</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13958</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>527-536</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Increased passive myocardial stiffness is implicated in the pathophysiology of many cardiac diseases, and its in vivo estimation can improve management of heart disease. MRI-driven computational constitutive modeling has been used extensively to evaluate passive myocardial stiffness. This approach requires subject-specific data that is best acquired with different MRI sequences: conventional cine (e.g. bSSFP), tagged MRI (or DENSE), and cardiac diffusion tensor imaging. However, due to the lack of comprehensive datasets and the challenge of incorporating multi-phase and single-phase disparate MRI data, no studies have combined in vivo cine bSSFP, tagged MRI, and cardiac diffusion tensor imaging to estimate passive myocardial stiffness. The objective of this work was to develop a personalized in silico left ventricular model to evaluate passive myocardial stiffness by integrating subject-specific geometric data derived from cine bSSFP, regional kinematics extracted from tagged MRI, and myocardial microstructure measured using in vivo cardiac diffusion tensor imaging. To demonstrate the feasibility of using a complete subject-specific imaging dataset for passive myocardial stiffness estimation, we calibrated a bulk stiffness parameter of a transversely isotropic exponential constitutive relation to match the local kinematic field extracted from tagged MRI. This work establishes a pipeline for developing subject-specific biomechanical ventricular models to probe passive myocardial mechanical behavior, using comprehensive cardiac imaging data from multiple in vivo MRI sequences.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2205103</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>